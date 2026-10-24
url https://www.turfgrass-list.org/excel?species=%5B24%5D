--- v0 (2025-10-19)
+++ v1 (2026-10-24)
@@ -12,79 +12,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
-[...1 lines deleted...]
-    <t>Data from Turfgrass List updated on 10/6/25</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+  <si>
+    <t>Data from Turfgrass List updated on 9/14/26</t>
   </si>
   <si>
     <t>Species</t>
   </si>
   <si>
     <t>Variety</t>
   </si>
   <si>
     <t>Registration</t>
   </si>
   <si>
     <t>Utilization</t>
   </si>
   <si>
     <t>Tolerance to diseases</t>
   </si>
   <si>
     <t>Weed control</t>
   </si>
   <si>
     <t>Aesthetics</t>
   </si>
   <si>
-    <t>Registration or retest year</t>
-[...1 lines deleted...]
-  <si>
     <t>Registration year</t>
   </si>
   <si>
     <t>Recent, restested or not concerned varieties</t>
   </si>
   <si>
     <t>Retest year</t>
   </si>
   <si>
     <t>Application code</t>
   </si>
   <si>
     <t>Cultivar code</t>
   </si>
   <si>
     <t>Breeder</t>
   </si>
   <si>
     <t>Maintainer</t>
   </si>
   <si>
     <t>Market availability</t>
   </si>
   <si>
     <t>Wear tolerance</t>
@@ -149,147 +146,138 @@
   <si>
     <t>Summer aesthetic aspect</t>
   </si>
   <si>
     <t>Global aesthetic qualities</t>
   </si>
   <si>
     <t>Color of leaves</t>
   </si>
   <si>
     <t>Fineness of leaves</t>
   </si>
   <si>
     <t>Strong creeping red fescue</t>
   </si>
   <si>
     <t>Amidala</t>
   </si>
   <si>
     <t>variété récente ou retestée</t>
   </si>
   <si>
     <t>Variété récente</t>
   </si>
   <si>
-    <t>Deutsche Saatveredelung AG - DSV (DE)</t>
+    <t>Deutsche Saatveredelung AG - DSV</t>
   </si>
   <si>
     <t>yes</t>
   </si>
   <si>
+    <t>Piva</t>
+  </si>
+  <si>
+    <t>RAGT 2n</t>
+  </si>
+  <si>
+    <t>no</t>
+  </si>
+  <si>
+    <t>Derya</t>
+  </si>
+  <si>
     <t>Lindyhop</t>
   </si>
   <si>
-    <t>RAGT 2n (FR)</t>
-[...4 lines deleted...]
-  <si>
     <t>Maracas</t>
   </si>
   <si>
     <t>Quintet</t>
   </si>
   <si>
     <t>Bardaï</t>
   </si>
   <si>
-    <t>Barenbrug Holland BV (NL)</t>
+    <t>Barenbrug Holland BV</t>
   </si>
   <si>
     <t>Jazzy</t>
   </si>
   <si>
-    <t>RAGT SA (FR)</t>
+    <t>RAGT SA</t>
   </si>
   <si>
     <t>Bardance</t>
   </si>
   <si>
     <t>Barrisse</t>
   </si>
   <si>
-    <t>Autre</t>
+    <t>variété non retestée</t>
   </si>
   <si>
     <t>Chantilly</t>
   </si>
   <si>
-    <t>DLF International Seeds (US)</t>
-[...11 lines deleted...]
-    <t>DLF B.V. (NL)</t>
+    <t>DLF International Seeds</t>
+  </si>
+  <si>
+    <t>DLF Pickseed USA Inc</t>
   </si>
   <si>
     <t>Desirade</t>
   </si>
   <si>
     <t>Hastings</t>
   </si>
   <si>
     <t>Variété retestée 2025</t>
   </si>
   <si>
-    <t>DLF Trifolium A/S (DK)</t>
-[...2 lines deleted...]
-    <t>DLF Seeds A/S (DK)</t>
+    <t>DLF Trifolium A/S</t>
+  </si>
+  <si>
+    <t>DLF Seeds A/S</t>
   </si>
   <si>
     <t>Heidrun</t>
   </si>
   <si>
     <t>Laverda</t>
   </si>
   <si>
-    <t>Polka</t>
-[...7 lines deleted...]
-  <si>
     <t>Salsa</t>
   </si>
   <si>
     <t>Spice</t>
   </si>
   <si>
     <t>Variété retestée 2023</t>
+  </si>
+  <si>
+    <t>R 2n</t>
   </si>
   <si>
     <t>Tunia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,189 +636,186 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI21"/>
+  <dimension ref="A1:AH21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="30" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25.85083" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
-    <col min="10" max="10" width="30" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="14" max="14" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
-    <col min="17" max="17" width="30" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="19" max="19" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
-    <col min="22" max="22" width="30" customWidth="true" style="0"/>
-    <col min="23" max="23" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
-    <col min="26" max="26" width="30" customWidth="true" style="0"/>
-    <col min="27" max="27" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.135986" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="28.135986" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="35" max="35" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="30" customWidth="true" style="0"/>
+    <col min="33" max="33" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:34">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AE1" s="2"/>
       <c r="AF1" s="2"/>
       <c r="AG1" s="2"/>
       <c r="AH1" s="2"/>
-      <c r="AI1" s="2"/>
     </row>
-    <row r="2" spans="1:35" customHeight="1" ht="22">
+    <row r="2" spans="1:34" customHeight="1" ht="22">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
-      <c r="K2" s="2"/>
-      <c r="L2" s="4" t="s">
+      <c r="K2" s="4" t="s">
         <v>4</v>
       </c>
+      <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
-      <c r="W2" s="4" t="s">
+      <c r="V2" s="4" t="s">
         <v>5</v>
       </c>
+      <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
-      <c r="AA2" s="2"/>
-      <c r="AB2" s="4" t="s">
+      <c r="AA2" s="4" t="s">
         <v>6</v>
       </c>
+      <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
-      <c r="AD2" s="2"/>
-      <c r="AE2" s="4" t="s">
+      <c r="AD2" s="4" t="s">
         <v>7</v>
       </c>
+      <c r="AE2" s="2"/>
       <c r="AF2" s="2"/>
       <c r="AG2" s="2"/>
       <c r="AH2" s="2"/>
-      <c r="AI2" s="2"/>
     </row>
-    <row r="3" spans="1:35">
+    <row r="3" spans="1:34">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>15</v>
@@ -885,1921 +870,1882 @@
       </c>
       <c r="AA3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="AB3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AC3" s="4" t="s">
         <v>34</v>
       </c>
       <c r="AD3" s="4" t="s">
         <v>35</v>
       </c>
       <c r="AE3" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AF3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AG3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AH3" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="AI3" s="4" t="s">
+    </row>
+    <row r="4" spans="1:34">
+      <c r="A4" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C4" s="3">
         <v>2018</v>
       </c>
-      <c r="D4" s="3">
-        <v>2018</v>
+      <c r="D4" t="s">
+        <v>42</v>
       </c>
       <c r="E4" t="s">
         <v>43</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4">
+        <v>4054003</v>
+      </c>
+      <c r="G4">
+        <v>38462</v>
+      </c>
+      <c r="H4" t="s">
         <v>44</v>
       </c>
-      <c r="G4">
-[...4 lines deleted...]
-      </c>
       <c r="I4" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="J4" t="s">
         <v>45</v>
       </c>
-      <c r="K4" t="s">
-        <v>46</v>
+      <c r="K4" s="3">
+        <v>5.22</v>
       </c>
       <c r="L4" s="3">
-        <v>5.12</v>
+        <v>5.83</v>
       </c>
       <c r="M4" s="3">
-        <v>5.83</v>
+        <v>5.72</v>
       </c>
       <c r="N4" s="3">
-        <v>5.76</v>
+        <v>5.89</v>
       </c>
       <c r="O4" s="3">
+        <v>5.54</v>
+      </c>
+      <c r="P4" s="3">
+        <v>5.31</v>
+      </c>
+      <c r="Q4" s="3">
+        <v>6.16</v>
+      </c>
+      <c r="R4" s="3">
+        <v>6.07</v>
+      </c>
+      <c r="S4" s="3">
+        <v>6.27</v>
+      </c>
+      <c r="T4" s="3">
         <v>5.91</v>
       </c>
-      <c r="P4" s="3">
-[...13 lines deleted...]
-      </c>
       <c r="U4" s="3">
-        <v>5.92</v>
+        <v>5.84</v>
       </c>
       <c r="V4" s="3">
-        <v>5.92</v>
+        <v>6.96</v>
       </c>
       <c r="W4" s="3">
-        <v>6.98</v>
+        <v>7.58</v>
       </c>
       <c r="X4" s="3">
         <v>7.01</v>
       </c>
       <c r="Y4" s="3">
-        <v>6.94</v>
+        <v>6.06</v>
       </c>
       <c r="Z4" s="3">
-        <v>6.2</v>
+        <v>6.24</v>
       </c>
       <c r="AA4" s="3">
-        <v>7.13</v>
+        <v>7.32</v>
       </c>
       <c r="AB4" s="3">
-        <v>7.46</v>
+        <v>7.41</v>
       </c>
       <c r="AC4" s="3">
-        <v>7.48</v>
+        <v>7.38</v>
       </c>
       <c r="AD4" s="3">
-        <v>7.54</v>
+        <v>5.94</v>
       </c>
       <c r="AE4" s="3">
-        <v>6.07</v>
+        <v>5.65</v>
       </c>
       <c r="AF4" s="3">
-        <v>5.62</v>
+        <v>5.99</v>
       </c>
       <c r="AG4" s="3">
-        <v>6.07</v>
+        <v>5.37</v>
       </c>
       <c r="AH4" s="3">
-        <v>5.32</v>
-[...2 lines deleted...]
-        <v>7.7</v>
+        <v>7.65</v>
       </c>
     </row>
-    <row r="5" spans="1:35">
+    <row r="5" spans="1:34">
       <c r="A5" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C5" s="6">
-        <v>2022</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>2026</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>42</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="F5" s="5" t="s">
-        <v>44</v>
+      <c r="F5" s="5">
+        <v>4073166</v>
       </c>
       <c r="G5" s="5">
-        <v>4065883</v>
-[...2 lines deleted...]
-        <v>47944</v>
+        <v>52492</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>47</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="K5" s="5" t="s">
+      <c r="K5" s="6">
+        <v>5.56</v>
+      </c>
+      <c r="L5" s="6">
+        <v>6.13</v>
+      </c>
+      <c r="M5" s="6">
+        <v>5.67</v>
+      </c>
+      <c r="N5" s="6">
+        <v>6.37</v>
+      </c>
+      <c r="O5" s="6">
+        <v>5.96</v>
+      </c>
+      <c r="P5" s="6">
+        <v>5.67</v>
+      </c>
+      <c r="Q5" s="6">
+        <v>6.5</v>
+      </c>
+      <c r="R5" s="6">
+        <v>6.25</v>
+      </c>
+      <c r="S5" s="6">
+        <v>6.84</v>
+      </c>
+      <c r="T5" s="6">
+        <v>6.31</v>
+      </c>
+      <c r="U5" s="6">
+        <v>6.05</v>
+      </c>
+      <c r="V5" s="6">
+        <v>7.04</v>
+      </c>
+      <c r="W5" s="6">
+        <v>7.43</v>
+      </c>
+      <c r="X5" s="6">
+        <v>6.16</v>
+      </c>
+      <c r="Y5" s="6">
+        <v>7.06</v>
+      </c>
+      <c r="Z5" s="6">
+        <v>7.68</v>
+      </c>
+      <c r="AA5" s="6">
+        <v>7.44</v>
+      </c>
+      <c r="AB5" s="6">
+        <v>7.5</v>
+      </c>
+      <c r="AC5" s="6">
+        <v>7.91</v>
+      </c>
+      <c r="AD5" s="6">
+        <v>6.43</v>
+      </c>
+      <c r="AE5" s="6">
+        <v>5.84</v>
+      </c>
+      <c r="AF5" s="6">
+        <v>6.31</v>
+      </c>
+      <c r="AG5" s="6">
+        <v>4.85</v>
+      </c>
+      <c r="AH5" s="6">
+        <v>8.02</v>
+      </c>
+    </row>
+    <row r="6" spans="1:34">
+      <c r="A6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B6" t="s">
         <v>49</v>
       </c>
-      <c r="L5" s="6">
-[...78 lines deleted...]
-      </c>
       <c r="C6" s="3">
-        <v>2023</v>
-[...2 lines deleted...]
-        <v>2023</v>
+        <v>2026</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>43</v>
       </c>
-      <c r="F6" t="s">
-        <v>44</v>
+      <c r="F6">
+        <v>4073165</v>
       </c>
       <c r="G6">
-        <v>4058778</v>
-[...2 lines deleted...]
-        <v>42398</v>
+        <v>52493</v>
+      </c>
+      <c r="H6" t="s">
+        <v>47</v>
       </c>
       <c r="I6" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J6" t="s">
         <v>48</v>
       </c>
-      <c r="K6" t="s">
-        <v>49</v>
+      <c r="K6" s="3">
+        <v>5.37</v>
       </c>
       <c r="L6" s="3">
-        <v>5.3</v>
+        <v>6.22</v>
       </c>
       <c r="M6" s="3">
-        <v>6.13</v>
+        <v>6.46</v>
       </c>
       <c r="N6" s="3">
-        <v>6.03</v>
+        <v>6.63</v>
       </c>
       <c r="O6" s="3">
-        <v>6.5</v>
+        <v>6.1</v>
       </c>
       <c r="P6" s="3">
-        <v>5.88</v>
+        <v>5.73</v>
       </c>
       <c r="Q6" s="3">
+        <v>6.53</v>
+      </c>
+      <c r="R6" s="3">
+        <v>6.72</v>
+      </c>
+      <c r="S6" s="3">
+        <v>6.65</v>
+      </c>
+      <c r="T6" s="3">
         <v>6.47</v>
       </c>
-      <c r="R6" s="3">
-[...7 lines deleted...]
-      </c>
       <c r="U6" s="3">
-        <v>6.26</v>
+        <v>6</v>
       </c>
       <c r="V6" s="3">
-        <v>6.72</v>
+        <v>7.25</v>
       </c>
       <c r="W6" s="3">
+        <v>7.76</v>
+      </c>
+      <c r="X6" s="3">
+        <v>6.98</v>
+      </c>
+      <c r="Y6" s="3">
         <v>7.26</v>
       </c>
-      <c r="X6" s="3">
-[...2 lines deleted...]
-      <c r="Y6" s="3"/>
       <c r="Z6" s="3">
-        <v>7.32</v>
+        <v>7.46</v>
       </c>
       <c r="AA6" s="3">
-        <v>8.33</v>
+        <v>8.02</v>
       </c>
       <c r="AB6" s="3">
-        <v>7.91</v>
+        <v>7.84</v>
       </c>
       <c r="AC6" s="3">
-        <v>7.63</v>
+        <v>6.82</v>
       </c>
       <c r="AD6" s="3">
-        <v>7.44</v>
+        <v>6.55</v>
       </c>
       <c r="AE6" s="3">
-        <v>6.61</v>
+        <v>6.15</v>
       </c>
       <c r="AF6" s="3">
-        <v>5.86</v>
+        <v>6.64</v>
       </c>
       <c r="AG6" s="3">
-        <v>6.49</v>
+        <v>5.09</v>
       </c>
       <c r="AH6" s="3">
-        <v>5.06</v>
-[...2 lines deleted...]
-        <v>8.23</v>
+        <v>8.38</v>
       </c>
     </row>
-    <row r="7" spans="1:35">
+    <row r="7" spans="1:34">
       <c r="A7" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="C7" s="6">
-        <v>2018</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>2022</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>42</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="F7" s="5" t="s">
-        <v>44</v>
+      <c r="F7" s="5">
+        <v>4065883</v>
       </c>
       <c r="G7" s="5">
-        <v>4051620</v>
-[...2 lines deleted...]
-        <v>36625</v>
+        <v>47944</v>
+      </c>
+      <c r="H7" s="5" t="s">
+        <v>47</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J7" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="K7" s="5" t="s">
-        <v>46</v>
+      <c r="K7" s="6">
+        <v>5.29</v>
       </c>
       <c r="L7" s="6">
-        <v>5.14</v>
+        <v>6.01</v>
       </c>
       <c r="M7" s="6">
-        <v>6.06</v>
+        <v>6.25</v>
       </c>
       <c r="N7" s="6">
-        <v>5.86</v>
+        <v>6.25</v>
       </c>
       <c r="O7" s="6">
-        <v>6.45</v>
+        <v>5.79</v>
       </c>
       <c r="P7" s="6">
-        <v>5.78</v>
+        <v>5.76</v>
       </c>
       <c r="Q7" s="6">
-        <v>5.97</v>
+        <v>6.43</v>
       </c>
       <c r="R7" s="6">
-        <v>6.47</v>
+        <v>6.63</v>
       </c>
       <c r="S7" s="6">
+        <v>6.73</v>
+      </c>
+      <c r="T7" s="6">
+        <v>6.12</v>
+      </c>
+      <c r="U7" s="6">
+        <v>6.22</v>
+      </c>
+      <c r="V7" s="6">
+        <v>6.94</v>
+      </c>
+      <c r="W7" s="6">
+        <v>8.08</v>
+      </c>
+      <c r="X7" s="6">
+        <v>5.65</v>
+      </c>
+      <c r="Y7" s="6">
+        <v>7.05</v>
+      </c>
+      <c r="Z7" s="6">
         <v>6.34</v>
       </c>
-      <c r="T7" s="6">
-[...20 lines deleted...]
-      <c r="AA7" s="6"/>
+      <c r="AA7" s="6">
+        <v>7.66</v>
+      </c>
       <c r="AB7" s="6">
-        <v>8.1</v>
+        <v>7.44</v>
       </c>
       <c r="AC7" s="6">
-        <v>7.72</v>
+        <v>7.8</v>
       </c>
       <c r="AD7" s="6">
-        <v>7.87</v>
+        <v>5.89</v>
       </c>
       <c r="AE7" s="6">
-        <v>6.47</v>
+        <v>6.1</v>
       </c>
       <c r="AF7" s="6">
-        <v>5.81</v>
+        <v>6.31</v>
       </c>
       <c r="AG7" s="6">
-        <v>6.39</v>
+        <v>5.72</v>
       </c>
       <c r="AH7" s="6">
-        <v>5.22</v>
-[...2 lines deleted...]
-        <v>8.2</v>
+        <v>8.35</v>
       </c>
     </row>
-    <row r="8" spans="1:35">
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C8" s="3">
-        <v>2019</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>2023</v>
+      </c>
+      <c r="D8" t="s">
+        <v>42</v>
       </c>
       <c r="E8" t="s">
         <v>43</v>
       </c>
-      <c r="F8" t="s">
-        <v>44</v>
+      <c r="F8">
+        <v>4058778</v>
       </c>
       <c r="G8">
-        <v>4058783</v>
-[...2 lines deleted...]
-        <v>42442</v>
+        <v>42398</v>
+      </c>
+      <c r="H8" t="s">
+        <v>47</v>
       </c>
       <c r="I8" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="J8" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
+      </c>
+      <c r="K8" s="3">
+        <v>5.41</v>
       </c>
       <c r="L8" s="3">
-        <v>5.15</v>
+        <v>6.13</v>
       </c>
       <c r="M8" s="3">
-        <v>6.02</v>
+        <v>5.98</v>
       </c>
       <c r="N8" s="3">
-        <v>5.88</v>
+        <v>6.48</v>
       </c>
       <c r="O8" s="3">
-        <v>6.12</v>
+        <v>5.85</v>
       </c>
       <c r="P8" s="3">
-        <v>5.97</v>
+        <v>6.44</v>
       </c>
       <c r="Q8" s="3">
-        <v>6.1</v>
+        <v>6.46</v>
       </c>
       <c r="R8" s="3">
-        <v>6.4</v>
+        <v>6.29</v>
       </c>
       <c r="S8" s="3">
-        <v>6.23</v>
+        <v>6.75</v>
       </c>
       <c r="T8" s="3">
-        <v>6.5</v>
+        <v>6.24</v>
       </c>
       <c r="U8" s="3">
-        <v>6.26</v>
+        <v>6.64</v>
       </c>
       <c r="V8" s="3">
-        <v>6.42</v>
+        <v>7.23</v>
       </c>
       <c r="W8" s="3">
-        <v>7.85</v>
-[...4 lines deleted...]
-      <c r="Y8" s="3"/>
+        <v>7.38</v>
+      </c>
+      <c r="X8" s="3"/>
+      <c r="Y8" s="3">
+        <v>7.15</v>
+      </c>
       <c r="Z8" s="3">
-        <v>7.21</v>
+        <v>7.27</v>
       </c>
       <c r="AA8" s="3">
         <v>7.75</v>
       </c>
       <c r="AB8" s="3">
-        <v>7.58</v>
+        <v>7.56</v>
       </c>
       <c r="AC8" s="3">
-        <v>7.67</v>
+        <v>7.28</v>
       </c>
       <c r="AD8" s="3">
-        <v>7.39</v>
+        <v>6.47</v>
       </c>
       <c r="AE8" s="3">
-        <v>6.86</v>
+        <v>5.89</v>
       </c>
       <c r="AF8" s="3">
-        <v>5.93</v>
+        <v>6.4</v>
       </c>
       <c r="AG8" s="3">
-        <v>6.49</v>
+        <v>5.1</v>
       </c>
       <c r="AH8" s="3">
-        <v>6.18</v>
-[...2 lines deleted...]
-        <v>7.81</v>
+        <v>8.17</v>
       </c>
     </row>
-    <row r="9" spans="1:35">
+    <row r="9" spans="1:34">
       <c r="A9" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C9" s="6">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2018</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>42</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="F9" s="5" t="s">
-        <v>44</v>
+      <c r="F9" s="5">
+        <v>4051620</v>
       </c>
       <c r="G9" s="5">
-        <v>4061108</v>
-[...2 lines deleted...]
-        <v>44269</v>
+        <v>36625</v>
+      </c>
+      <c r="H9" s="5" t="s">
+        <v>47</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>45</v>
+      </c>
+      <c r="K9" s="6">
+        <v>5.24</v>
       </c>
       <c r="L9" s="6">
-        <v>5.33</v>
+        <v>6.06</v>
       </c>
       <c r="M9" s="6">
-        <v>6.15</v>
+        <v>5.83</v>
       </c>
       <c r="N9" s="6">
-        <v>6.4</v>
+        <v>6.43</v>
       </c>
       <c r="O9" s="6">
-        <v>6.36</v>
+        <v>5.77</v>
       </c>
       <c r="P9" s="6">
-        <v>6.07</v>
+        <v>5.93</v>
       </c>
       <c r="Q9" s="6">
-        <v>5.52</v>
+        <v>6.43</v>
       </c>
       <c r="R9" s="6">
-        <v>6.65</v>
+        <v>6.29</v>
       </c>
       <c r="S9" s="6">
-        <v>6.88</v>
+        <v>6.74</v>
       </c>
       <c r="T9" s="6">
-        <v>6.73</v>
+        <v>6.14</v>
       </c>
       <c r="U9" s="6">
-        <v>6.6</v>
+        <v>6.24</v>
       </c>
       <c r="V9" s="6">
-        <v>6.06</v>
+        <v>7.07</v>
       </c>
       <c r="W9" s="6">
-        <v>6.84</v>
+        <v>7.63</v>
       </c>
       <c r="X9" s="6">
-        <v>7.21</v>
-[...1 lines deleted...]
-      <c r="Y9" s="6"/>
+        <v>6.86</v>
+      </c>
+      <c r="Y9" s="6">
+        <v>7.69</v>
+      </c>
       <c r="Z9" s="6"/>
-      <c r="AA9" s="6"/>
+      <c r="AA9" s="6">
+        <v>7.95</v>
+      </c>
       <c r="AB9" s="6">
-        <v>7.84</v>
-[...1 lines deleted...]
-      <c r="AC9" s="6"/>
+        <v>7.65</v>
+      </c>
+      <c r="AC9" s="6">
+        <v>7.71</v>
+      </c>
       <c r="AD9" s="6">
-        <v>8.29</v>
+        <v>6.34</v>
       </c>
       <c r="AE9" s="6">
-        <v>6.53</v>
+        <v>5.84</v>
       </c>
       <c r="AF9" s="6">
-        <v>6.01</v>
+        <v>6.3</v>
       </c>
       <c r="AG9" s="6">
-        <v>6.65</v>
+        <v>5.26</v>
       </c>
       <c r="AH9" s="6">
-        <v>5.27</v>
-[...2 lines deleted...]
-        <v>8.55</v>
+        <v>8.15</v>
       </c>
     </row>
-    <row r="10" spans="1:35">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="C10" s="3">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>2015</v>
+        <v>2019</v>
+      </c>
+      <c r="D10" t="s">
+        <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>43</v>
       </c>
-      <c r="F10" t="s">
-        <v>44</v>
+      <c r="F10">
+        <v>4058783</v>
       </c>
       <c r="G10">
-        <v>4047187</v>
-[...2 lines deleted...]
-        <v>32897</v>
+        <v>42442</v>
+      </c>
+      <c r="H10" t="s">
+        <v>54</v>
       </c>
       <c r="I10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="J10" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
+      </c>
+      <c r="K10" s="3">
+        <v>5.25</v>
       </c>
       <c r="L10" s="3">
-        <v>4.8</v>
+        <v>6.02</v>
       </c>
       <c r="M10" s="3">
-        <v>5.57</v>
+        <v>5.84</v>
       </c>
       <c r="N10" s="3">
-        <v>5.37</v>
+        <v>6.1</v>
       </c>
       <c r="O10" s="3">
-        <v>5.6</v>
+        <v>5.94</v>
       </c>
       <c r="P10" s="3">
-        <v>5.59</v>
+        <v>6.06</v>
       </c>
       <c r="Q10" s="3">
-        <v>5.75</v>
+        <v>6.37</v>
       </c>
       <c r="R10" s="3">
-        <v>6</v>
+        <v>6.19</v>
       </c>
       <c r="S10" s="3">
-        <v>5.85</v>
+        <v>6.46</v>
       </c>
       <c r="T10" s="3">
-        <v>6.11</v>
+        <v>6.24</v>
       </c>
       <c r="U10" s="3">
-        <v>5.92</v>
+        <v>6.35</v>
       </c>
       <c r="V10" s="3">
-        <v>6.11</v>
+        <v>7.83</v>
       </c>
       <c r="W10" s="3">
-        <v>7.01</v>
-[...3 lines deleted...]
-      </c>
+        <v>7.32</v>
+      </c>
+      <c r="X10" s="3"/>
       <c r="Y10" s="3">
-        <v>6.86</v>
+        <v>7.04</v>
       </c>
       <c r="Z10" s="3">
-        <v>6.62</v>
+        <v>6.78</v>
       </c>
       <c r="AA10" s="3">
+        <v>7.43</v>
+      </c>
+      <c r="AB10" s="3">
+        <v>7.6</v>
+      </c>
+      <c r="AC10" s="3">
+        <v>7.24</v>
+      </c>
+      <c r="AD10" s="3">
+        <v>6.72</v>
+      </c>
+      <c r="AE10" s="3">
+        <v>5.97</v>
+      </c>
+      <c r="AF10" s="3">
+        <v>6.4</v>
+      </c>
+      <c r="AG10" s="3">
+        <v>6.23</v>
+      </c>
+      <c r="AH10" s="3">
+        <v>7.76</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
+      <c r="A11" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C11" s="6">
+        <v>2021</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" s="5">
+        <v>4061108</v>
+      </c>
+      <c r="G11" s="5">
+        <v>44269</v>
+      </c>
+      <c r="H11" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="I11" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="J11" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K11" s="6">
+        <v>5.43</v>
+      </c>
+      <c r="L11" s="6">
+        <v>6.15</v>
+      </c>
+      <c r="M11" s="6">
+        <v>6.33</v>
+      </c>
+      <c r="N11" s="6">
+        <v>6.34</v>
+      </c>
+      <c r="O11" s="6">
+        <v>6.05</v>
+      </c>
+      <c r="P11" s="6">
+        <v>5.49</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>6.61</v>
+      </c>
+      <c r="R11" s="6">
+        <v>6.8</v>
+      </c>
+      <c r="S11" s="6">
+        <v>6.68</v>
+      </c>
+      <c r="T11" s="6">
+        <v>6.58</v>
+      </c>
+      <c r="U11" s="6">
+        <v>5.98</v>
+      </c>
+      <c r="V11" s="6">
+        <v>6.81</v>
+      </c>
+      <c r="W11" s="6">
         <v>7.8</v>
-      </c>
-[...91 lines deleted...]
-        <v>7.3</v>
       </c>
       <c r="X11" s="6"/>
       <c r="Y11" s="6"/>
-      <c r="Z11" s="6">
-[...5 lines deleted...]
-      </c>
+      <c r="Z11" s="6"/>
+      <c r="AA11" s="6">
+        <v>7.67</v>
+      </c>
+      <c r="AB11" s="6"/>
       <c r="AC11" s="6">
-        <v>7.61</v>
+        <v>8.11</v>
       </c>
       <c r="AD11" s="6">
-        <v>7.98</v>
+        <v>6.4</v>
       </c>
       <c r="AE11" s="6">
-        <v>6.09</v>
+        <v>6.04</v>
       </c>
       <c r="AF11" s="6">
-        <v>5.96</v>
+        <v>6.56</v>
       </c>
       <c r="AG11" s="6">
-        <v>6.37</v>
+        <v>5.31</v>
       </c>
       <c r="AH11" s="6">
-        <v>5.49</v>
-[...2 lines deleted...]
-        <v>8.46</v>
+        <v>8.48</v>
       </c>
     </row>
-    <row r="12" spans="1:35">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="C12" s="3">
-        <v>2016</v>
-[...2 lines deleted...]
-        <v>2016</v>
+        <v>2015</v>
+      </c>
+      <c r="D12" t="s">
+        <v>42</v>
       </c>
       <c r="E12" t="s">
         <v>43</v>
       </c>
-      <c r="F12" t="s">
-        <v>44</v>
+      <c r="F12">
+        <v>4047187</v>
       </c>
       <c r="G12">
-        <v>4051694</v>
-[...2 lines deleted...]
-        <v>36699</v>
+        <v>32897</v>
+      </c>
+      <c r="H12" t="s">
+        <v>54</v>
       </c>
       <c r="I12" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="J12" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>45</v>
+      </c>
+      <c r="K12" s="3">
+        <v>4.84</v>
       </c>
       <c r="L12" s="3">
-        <v>5.26</v>
+        <v>5.56</v>
       </c>
       <c r="M12" s="3">
-        <v>5.74</v>
+        <v>5.45</v>
       </c>
       <c r="N12" s="3">
-        <v>5.32</v>
+        <v>5.51</v>
       </c>
       <c r="O12" s="3">
-        <v>5.48</v>
+        <v>5.62</v>
       </c>
       <c r="P12" s="3">
-        <v>4.75</v>
+        <v>5.71</v>
       </c>
       <c r="Q12" s="3">
-        <v>5.41</v>
+        <v>5.98</v>
       </c>
       <c r="R12" s="3">
-        <v>6.1</v>
+        <v>5.89</v>
       </c>
       <c r="S12" s="3">
-        <v>6</v>
+        <v>6.03</v>
       </c>
       <c r="T12" s="3">
         <v>5.97</v>
       </c>
       <c r="U12" s="3">
+        <v>6.05</v>
+      </c>
+      <c r="V12" s="3">
+        <v>7.05</v>
+      </c>
+      <c r="W12" s="3">
+        <v>7.53</v>
+      </c>
+      <c r="X12" s="3">
+        <v>7</v>
+      </c>
+      <c r="Y12" s="3">
+        <v>6.53</v>
+      </c>
+      <c r="Z12" s="3">
+        <v>6.5</v>
+      </c>
+      <c r="AA12" s="3">
+        <v>7.05</v>
+      </c>
+      <c r="AB12" s="3">
+        <v>7.12</v>
+      </c>
+      <c r="AC12" s="3">
+        <v>7.46</v>
+      </c>
+      <c r="AD12" s="3">
+        <v>6.08</v>
+      </c>
+      <c r="AE12" s="3">
+        <v>5.37</v>
+      </c>
+      <c r="AF12" s="3">
+        <v>5.86</v>
+      </c>
+      <c r="AG12" s="3">
+        <v>6.8</v>
+      </c>
+      <c r="AH12" s="3">
+        <v>7.58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:34">
+      <c r="A13" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B13" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" s="6">
+        <v>2015</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5">
+        <v>4049334</v>
+      </c>
+      <c r="G13" s="5">
+        <v>34752</v>
+      </c>
+      <c r="H13" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="J13" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="K13" s="6">
         <v>5.23</v>
       </c>
-      <c r="V12" s="3">
-[...27 lines deleted...]
-      <c r="AF12" s="3">
+      <c r="L13" s="6">
+        <v>6.03</v>
+      </c>
+      <c r="M13" s="6">
+        <v>6.08</v>
+      </c>
+      <c r="N13" s="6">
+        <v>6.29</v>
+      </c>
+      <c r="O13" s="6">
+        <v>5.61</v>
+      </c>
+      <c r="P13" s="6">
+        <v>5.92</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>6.44</v>
+      </c>
+      <c r="R13" s="6">
+        <v>6.44</v>
+      </c>
+      <c r="S13" s="6">
+        <v>6.68</v>
+      </c>
+      <c r="T13" s="6">
+        <v>5.84</v>
+      </c>
+      <c r="U13" s="6">
+        <v>6.36</v>
+      </c>
+      <c r="V13" s="6">
+        <v>7.27</v>
+      </c>
+      <c r="W13" s="6"/>
+      <c r="X13" s="6"/>
+      <c r="Y13" s="6">
+        <v>7.33</v>
+      </c>
+      <c r="Z13" s="6"/>
+      <c r="AA13" s="6">
+        <v>7.95</v>
+      </c>
+      <c r="AB13" s="6">
+        <v>7.54</v>
+      </c>
+      <c r="AC13" s="6">
+        <v>7.81</v>
+      </c>
+      <c r="AD13" s="6">
+        <v>5.97</v>
+      </c>
+      <c r="AE13" s="6">
+        <v>6</v>
+      </c>
+      <c r="AF13" s="6">
+        <v>6.29</v>
+      </c>
+      <c r="AG13" s="6">
+        <v>5.53</v>
+      </c>
+      <c r="AH13" s="6">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
+      <c r="A14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" t="s">
+        <v>60</v>
+      </c>
+      <c r="C14" s="3">
+        <v>2016</v>
+      </c>
+      <c r="D14" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14">
+        <v>4051694</v>
+      </c>
+      <c r="G14">
+        <v>36699</v>
+      </c>
+      <c r="H14" t="s">
+        <v>61</v>
+      </c>
+      <c r="I14" t="s">
+        <v>62</v>
+      </c>
+      <c r="J14" t="s">
+        <v>48</v>
+      </c>
+      <c r="K14" s="3">
         <v>5.36</v>
       </c>
-      <c r="AG12" s="3">
+      <c r="L14" s="3">
         <v>5.75</v>
       </c>
-      <c r="AH12" s="3">
-[...3 lines deleted...]
-        <v>7.24</v>
+      <c r="M14" s="3">
+        <v>5.29</v>
+      </c>
+      <c r="N14" s="3">
+        <v>5.46</v>
+      </c>
+      <c r="O14" s="3">
+        <v>4.74</v>
+      </c>
+      <c r="P14" s="3">
+        <v>5.37</v>
+      </c>
+      <c r="Q14" s="3">
+        <v>6.07</v>
+      </c>
+      <c r="R14" s="3">
+        <v>5.97</v>
+      </c>
+      <c r="S14" s="3">
+        <v>5.93</v>
+      </c>
+      <c r="T14" s="3">
+        <v>5.22</v>
+      </c>
+      <c r="U14" s="3">
+        <v>6.04</v>
+      </c>
+      <c r="V14" s="3">
+        <v>7.39</v>
+      </c>
+      <c r="W14" s="3">
+        <v>7.45</v>
+      </c>
+      <c r="X14" s="3">
+        <v>6.86</v>
+      </c>
+      <c r="Y14" s="3">
+        <v>7.88</v>
+      </c>
+      <c r="Z14" s="3"/>
+      <c r="AA14" s="3">
+        <v>7.06</v>
+      </c>
+      <c r="AB14" s="3">
+        <v>6.18</v>
+      </c>
+      <c r="AC14" s="3">
+        <v>8.13</v>
+      </c>
+      <c r="AD14" s="3">
+        <v>5.54</v>
+      </c>
+      <c r="AE14" s="3">
+        <v>5.4</v>
+      </c>
+      <c r="AF14" s="3">
+        <v>5.67</v>
+      </c>
+      <c r="AG14" s="3">
+        <v>7.43</v>
+      </c>
+      <c r="AH14" s="3">
+        <v>7.19</v>
       </c>
     </row>
-    <row r="13" spans="1:35">
-[...22 lines deleted...]
-      <c r="I13" s="5" t="s">
+    <row r="15" spans="1:34">
+      <c r="A15" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B15" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="J13" s="5" t="s">
-[...67 lines deleted...]
-      <c r="C14" s="3">
+      <c r="C15" s="6">
         <v>2017</v>
       </c>
-      <c r="D14" s="3">
-[...105 lines deleted...]
-        <v>2014</v>
+      <c r="D15" s="5" t="s">
+        <v>42</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="F15" s="5" t="s">
-        <v>67</v>
+      <c r="F15" s="5">
+        <v>4051644</v>
       </c>
       <c r="G15" s="5">
-        <v>4047199</v>
-[...2 lines deleted...]
-        <v>32899</v>
+        <v>36650</v>
+      </c>
+      <c r="H15" s="5" t="s">
+        <v>54</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
+      </c>
+      <c r="K15" s="6">
+        <v>5.27</v>
       </c>
       <c r="L15" s="6">
-        <v>5.25</v>
+        <v>6.02</v>
       </c>
       <c r="M15" s="6">
-        <v>6.18</v>
+        <v>5.77</v>
       </c>
       <c r="N15" s="6">
-        <v>6</v>
+        <v>6.01</v>
       </c>
       <c r="O15" s="6">
-        <v>6.57</v>
+        <v>5.83</v>
       </c>
       <c r="P15" s="6">
         <v>6.3</v>
       </c>
       <c r="Q15" s="6">
-        <v>5.54</v>
+        <v>6.37</v>
       </c>
       <c r="R15" s="6">
+        <v>6.23</v>
+      </c>
+      <c r="S15" s="6">
+        <v>6.32</v>
+      </c>
+      <c r="T15" s="6">
+        <v>6.16</v>
+      </c>
+      <c r="U15" s="6">
+        <v>6.68</v>
+      </c>
+      <c r="V15" s="6">
+        <v>7.09</v>
+      </c>
+      <c r="W15" s="6">
+        <v>7.45</v>
+      </c>
+      <c r="X15" s="6">
         <v>6.56</v>
       </c>
-      <c r="S15" s="6">
-[...2 lines deleted...]
-      <c r="T15" s="6">
+      <c r="Y15" s="6">
+        <v>7.23</v>
+      </c>
+      <c r="Z15" s="6"/>
+      <c r="AA15" s="6">
+        <v>7.68</v>
+      </c>
+      <c r="AB15" s="6">
+        <v>7.67</v>
+      </c>
+      <c r="AC15" s="6">
+        <v>7.65</v>
+      </c>
+      <c r="AD15" s="6">
+        <v>6.1</v>
+      </c>
+      <c r="AE15" s="6">
+        <v>6.06</v>
+      </c>
+      <c r="AF15" s="6">
+        <v>6.28</v>
+      </c>
+      <c r="AG15" s="6">
+        <v>5.68</v>
+      </c>
+      <c r="AH15" s="6">
+        <v>7.79</v>
+      </c>
+    </row>
+    <row r="16" spans="1:34">
+      <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" s="3">
+        <v>2014</v>
+      </c>
+      <c r="D16" t="s">
+        <v>42</v>
+      </c>
+      <c r="E16" t="s">
+        <v>65</v>
+      </c>
+      <c r="F16">
+        <v>4047199</v>
+      </c>
+      <c r="G16">
+        <v>32899</v>
+      </c>
+      <c r="H16" t="s">
+        <v>66</v>
+      </c>
+      <c r="I16" t="s">
+        <v>67</v>
+      </c>
+      <c r="J16" t="s">
+        <v>45</v>
+      </c>
+      <c r="K16" s="3">
+        <v>5.35</v>
+      </c>
+      <c r="L16" s="3">
+        <v>6.04</v>
+      </c>
+      <c r="M16" s="3">
+        <v>6.09</v>
+      </c>
+      <c r="N16" s="3">
+        <v>6.24</v>
+      </c>
+      <c r="O16" s="3">
+        <v>5.89</v>
+      </c>
+      <c r="P16" s="3">
+        <v>5.46</v>
+      </c>
+      <c r="Q16" s="3">
+        <v>6.38</v>
+      </c>
+      <c r="R16" s="3">
+        <v>6.41</v>
+      </c>
+      <c r="S16" s="3">
+        <v>6.7</v>
+      </c>
+      <c r="T16" s="3">
+        <v>6.17</v>
+      </c>
+      <c r="U16" s="3">
+        <v>5.79</v>
+      </c>
+      <c r="V16" s="3">
+        <v>6.63</v>
+      </c>
+      <c r="W16" s="3">
+        <v>7.11</v>
+      </c>
+      <c r="X16" s="3">
+        <v>5.59</v>
+      </c>
+      <c r="Y16" s="3">
+        <v>6.56</v>
+      </c>
+      <c r="Z16" s="3">
+        <v>5.68</v>
+      </c>
+      <c r="AA16" s="3">
+        <v>7.73</v>
+      </c>
+      <c r="AB16" s="3">
+        <v>7.73</v>
+      </c>
+      <c r="AC16" s="3">
+        <v>7.32</v>
+      </c>
+      <c r="AD16" s="3">
+        <v>6.13</v>
+      </c>
+      <c r="AE16" s="3">
+        <v>5.87</v>
+      </c>
+      <c r="AF16" s="3">
+        <v>6.22</v>
+      </c>
+      <c r="AG16" s="3">
+        <v>5.02</v>
+      </c>
+      <c r="AH16" s="3">
+        <v>8.29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34">
+      <c r="A17" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C17" s="6">
+        <v>2009</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5">
+        <v>1016256</v>
+      </c>
+      <c r="G17" s="5">
+        <v>14997</v>
+      </c>
+      <c r="H17" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I17" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="J17" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="K17" s="6">
+        <v>5.29</v>
+      </c>
+      <c r="L17" s="6">
+        <v>5.84</v>
+      </c>
+      <c r="M17" s="6"/>
+      <c r="N17" s="6"/>
+      <c r="O17" s="6"/>
+      <c r="P17" s="6"/>
+      <c r="Q17" s="6">
+        <v>6.16</v>
+      </c>
+      <c r="R17" s="6"/>
+      <c r="S17" s="6"/>
+      <c r="T17" s="6"/>
+      <c r="U17" s="6"/>
+      <c r="V17" s="6">
+        <v>6.37</v>
+      </c>
+      <c r="W17" s="6">
+        <v>7.01</v>
+      </c>
+      <c r="X17" s="6">
+        <v>6.56</v>
+      </c>
+      <c r="Y17" s="6">
         <v>7.02</v>
       </c>
-      <c r="U15" s="6">
-[...42 lines deleted...]
-        <v>8.41</v>
+      <c r="Z17" s="6">
+        <v>6.63</v>
+      </c>
+      <c r="AA17" s="6">
+        <v>7.35</v>
+      </c>
+      <c r="AB17" s="6">
+        <v>8.91</v>
+      </c>
+      <c r="AC17" s="6">
+        <v>7.39</v>
+      </c>
+      <c r="AD17" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="AE17" s="6">
+        <v>5.61</v>
+      </c>
+      <c r="AF17" s="6">
+        <v>5.96</v>
+      </c>
+      <c r="AG17" s="6">
+        <v>5.72</v>
+      </c>
+      <c r="AH17" s="6">
+        <v>7.77</v>
       </c>
     </row>
-    <row r="16" spans="1:35">
-[...25 lines deleted...]
-      <c r="J16" t="s">
+    <row r="18" spans="1:34">
+      <c r="A18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" t="s">
         <v>69</v>
       </c>
-      <c r="K16" t="s">
-[...66 lines deleted...]
-      <c r="C17" s="6">
+      <c r="C18" s="3">
         <v>2016</v>
       </c>
-      <c r="D17" s="6">
-[...8 lines deleted...]
-      <c r="G17" s="5">
+      <c r="D18" t="s">
+        <v>59</v>
+      </c>
+      <c r="E18"/>
+      <c r="F18">
         <v>4051693</v>
       </c>
-      <c r="H17" s="5">
+      <c r="G18">
         <v>36698</v>
       </c>
-      <c r="I17" s="5" t="s">
-[...17 lines deleted...]
-      <c r="O17" s="6">
+      <c r="H18" t="s">
+        <v>66</v>
+      </c>
+      <c r="I18" t="s">
+        <v>67</v>
+      </c>
+      <c r="J18" t="s">
+        <v>45</v>
+      </c>
+      <c r="K18" s="3">
+        <v>5.49</v>
+      </c>
+      <c r="L18" s="3">
         <v>6.12</v>
       </c>
-      <c r="P17" s="6">
-[...2 lines deleted...]
-      <c r="Q17" s="6">
+      <c r="M18" s="3">
+        <v>5.77</v>
+      </c>
+      <c r="N18" s="3">
+        <v>6.1</v>
+      </c>
+      <c r="O18" s="3">
+        <v>5.7</v>
+      </c>
+      <c r="P18" s="3">
+        <v>6.28</v>
+      </c>
+      <c r="Q18" s="3">
+        <v>6.44</v>
+      </c>
+      <c r="R18" s="3">
         <v>6.32</v>
       </c>
-      <c r="R17" s="6">
-[...106 lines deleted...]
-      </c>
       <c r="S18" s="3">
-        <v>6.32</v>
+        <v>6.35</v>
       </c>
       <c r="T18" s="3">
-        <v>6.57</v>
+        <v>6.15</v>
       </c>
       <c r="U18" s="3">
-        <v>6.14</v>
+        <v>6.65</v>
       </c>
       <c r="V18" s="3">
-        <v>6.12</v>
+        <v>6.85</v>
       </c>
       <c r="W18" s="3">
-        <v>6.98</v>
+        <v>7.27</v>
       </c>
       <c r="X18" s="3">
-        <v>6.58</v>
+        <v>7.16</v>
       </c>
       <c r="Y18" s="3">
-        <v>6.26</v>
-[...3 lines deleted...]
-      </c>
+        <v>7.69</v>
+      </c>
+      <c r="Z18" s="3"/>
       <c r="AA18" s="3">
-        <v>7.13</v>
+        <v>7.77</v>
       </c>
       <c r="AB18" s="3">
-        <v>7.52</v>
+        <v>7.65</v>
       </c>
       <c r="AC18" s="3">
-        <v>7.57</v>
+        <v>7.67</v>
       </c>
       <c r="AD18" s="3">
-        <v>7.62</v>
+        <v>5.88</v>
       </c>
       <c r="AE18" s="3">
         <v>6.06</v>
       </c>
       <c r="AF18" s="3">
-        <v>5.82</v>
+        <v>6.24</v>
       </c>
       <c r="AG18" s="3">
-        <v>6.15</v>
+        <v>5.95</v>
       </c>
       <c r="AH18" s="3">
-        <v>5.53</v>
-[...2 lines deleted...]
-        <v>7.87</v>
+        <v>8.09</v>
       </c>
     </row>
-    <row r="19" spans="1:35">
+    <row r="19" spans="1:34">
       <c r="A19" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C19" s="6">
         <v>1999</v>
       </c>
-      <c r="D19" s="6">
-        <v>1999</v>
+      <c r="D19" s="5" t="s">
+        <v>42</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="F19" s="5" t="s">
-        <v>44</v>
+      <c r="F19" s="5">
+        <v>68945</v>
       </c>
       <c r="G19" s="5">
-        <v>68945</v>
-[...1 lines deleted...]
-      <c r="H19" s="5">
         <v>156487</v>
       </c>
+      <c r="H19" s="5" t="s">
+        <v>56</v>
+      </c>
       <c r="I19" s="5" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>48</v>
+      </c>
+      <c r="K19" s="6">
+        <v>5.27</v>
       </c>
       <c r="L19" s="6">
-        <v>5.16</v>
+        <v>5.94</v>
       </c>
       <c r="M19" s="6">
-        <v>5.93</v>
+        <v>5.91</v>
       </c>
       <c r="N19" s="6">
-        <v>5.95</v>
+        <v>6.13</v>
       </c>
       <c r="O19" s="6">
-        <v>6.14</v>
+        <v>5.77</v>
       </c>
       <c r="P19" s="6">
-        <v>5.77</v>
+        <v>5.89</v>
       </c>
       <c r="Q19" s="6">
-        <v>5.92</v>
+        <v>6.3</v>
       </c>
       <c r="R19" s="6">
-        <v>6.32</v>
+        <v>6.27</v>
       </c>
       <c r="S19" s="6">
-        <v>6.3</v>
+        <v>6.57</v>
       </c>
       <c r="T19" s="6">
-        <v>6.61</v>
+        <v>6.11</v>
       </c>
       <c r="U19" s="6">
-        <v>6.11</v>
+        <v>6.25</v>
       </c>
       <c r="V19" s="6">
-        <v>6.32</v>
+        <v>6.93</v>
       </c>
       <c r="W19" s="6">
-        <v>6.95</v>
+        <v>7.22</v>
       </c>
       <c r="X19" s="6">
-        <v>6.69</v>
+        <v>6.53</v>
       </c>
       <c r="Y19" s="6">
-        <v>6.48</v>
+        <v>6.88</v>
       </c>
       <c r="Z19" s="6">
-        <v>7.05</v>
+        <v>6.31</v>
       </c>
       <c r="AA19" s="6">
-        <v>7.22</v>
+        <v>7.43</v>
       </c>
       <c r="AB19" s="6">
-        <v>7.56</v>
+        <v>7.44</v>
       </c>
       <c r="AC19" s="6">
         <v>7.5</v>
       </c>
       <c r="AD19" s="6">
-        <v>7.65</v>
+        <v>6.12</v>
       </c>
       <c r="AE19" s="6">
-        <v>6.24</v>
+        <v>5.89</v>
       </c>
       <c r="AF19" s="6">
-        <v>5.85</v>
+        <v>6.19</v>
       </c>
       <c r="AG19" s="6">
-        <v>6.26</v>
+        <v>5.22</v>
       </c>
       <c r="AH19" s="6">
-        <v>5.17</v>
-[...2 lines deleted...]
-        <v>7.91</v>
+        <v>7.87</v>
       </c>
     </row>
-    <row r="20" spans="1:35">
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B20" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="C20" s="3">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="D20" s="3">
         <v>2013</v>
       </c>
+      <c r="D20" t="s">
+        <v>42</v>
+      </c>
       <c r="E20" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>72</v>
+      </c>
+      <c r="F20">
+        <v>1029108</v>
       </c>
       <c r="G20">
-        <v>1029108</v>
-[...1 lines deleted...]
-      <c r="H20">
         <v>26068</v>
       </c>
+      <c r="H20" t="s">
+        <v>73</v>
+      </c>
       <c r="I20" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="J20" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
+      </c>
+      <c r="K20" s="3">
+        <v>4.72</v>
       </c>
       <c r="L20" s="3">
-        <v>4.93</v>
+        <v>5.57</v>
       </c>
       <c r="M20" s="3">
-        <v>5.79</v>
+        <v>5.53</v>
       </c>
       <c r="N20" s="3">
-        <v>5.76</v>
+        <v>5.87</v>
       </c>
       <c r="O20" s="3">
-        <v>5.9</v>
+        <v>5.63</v>
       </c>
       <c r="P20" s="3">
-        <v>5.8</v>
+        <v>5.62</v>
       </c>
       <c r="Q20" s="3">
-        <v>5.66</v>
+        <v>6</v>
       </c>
       <c r="R20" s="3">
-        <v>6.23</v>
+        <v>5.92</v>
       </c>
       <c r="S20" s="3">
-        <v>6.24</v>
+        <v>6.25</v>
       </c>
       <c r="T20" s="3">
-        <v>6.34</v>
+        <v>6.02</v>
       </c>
       <c r="U20" s="3">
-        <v>6.19</v>
+        <v>6</v>
       </c>
       <c r="V20" s="3">
-        <v>6.08</v>
+        <v>6.72</v>
       </c>
       <c r="W20" s="3">
-        <v>6.87</v>
+        <v>6.91</v>
       </c>
       <c r="X20" s="3">
-        <v>6.11</v>
+        <v>6.76</v>
       </c>
       <c r="Y20" s="3">
-        <v>6.21</v>
+        <v>6.75</v>
       </c>
       <c r="Z20" s="3">
-        <v>6.47</v>
-[...1 lines deleted...]
-      <c r="AA20" s="3"/>
+        <v>5.48</v>
+      </c>
+      <c r="AA20" s="3">
+        <v>7.38</v>
+      </c>
       <c r="AB20" s="3">
-        <v>7.58</v>
+        <v>7.16</v>
       </c>
       <c r="AC20" s="3">
-        <v>7.64</v>
+        <v>7.25</v>
       </c>
       <c r="AD20" s="3">
-        <v>7.64</v>
+        <v>5.63</v>
       </c>
       <c r="AE20" s="3">
-        <v>5.83</v>
+        <v>5.78</v>
       </c>
       <c r="AF20" s="3">
-        <v>6.01</v>
+        <v>5.95</v>
       </c>
       <c r="AG20" s="3">
-        <v>6.21</v>
+        <v>5.42</v>
       </c>
       <c r="AH20" s="3">
-        <v>5.36</v>
-[...2 lines deleted...]
-        <v>8.08</v>
+        <v>7.94</v>
       </c>
     </row>
-    <row r="21" spans="1:35">
+    <row r="21" spans="1:34">
       <c r="A21" s="5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="C21" s="6">
         <v>2025</v>
       </c>
-      <c r="D21" s="6">
-        <v>2025</v>
+      <c r="D21" s="5" t="s">
+        <v>42</v>
       </c>
       <c r="E21" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="F21" s="5" t="s">
-        <v>44</v>
+      <c r="F21" s="5">
+        <v>4070619</v>
       </c>
       <c r="G21" s="5">
-        <v>4070619</v>
-[...1 lines deleted...]
-      <c r="H21" s="5">
         <v>50904</v>
       </c>
+      <c r="H21" s="5" t="s">
+        <v>67</v>
+      </c>
       <c r="I21" s="5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>48</v>
+      </c>
+      <c r="K21" s="6">
+        <v>5.08</v>
       </c>
       <c r="L21" s="6">
-        <v>4.99</v>
+        <v>5.94</v>
       </c>
       <c r="M21" s="6">
-        <v>5.94</v>
+        <v>6.43</v>
       </c>
       <c r="N21" s="6">
-        <v>6.41</v>
+        <v>6.01</v>
       </c>
       <c r="O21" s="6">
-        <v>6.07</v>
+        <v>6.03</v>
       </c>
       <c r="P21" s="6">
-        <v>6.02</v>
+        <v>5.12</v>
       </c>
       <c r="Q21" s="6">
-        <v>5.14</v>
+        <v>6.29</v>
       </c>
       <c r="R21" s="6">
-        <v>6.32</v>
+        <v>6.91</v>
       </c>
       <c r="S21" s="6">
-        <v>6.91</v>
+        <v>6.24</v>
       </c>
       <c r="T21" s="6">
-        <v>6.31</v>
+        <v>6.35</v>
       </c>
       <c r="U21" s="6">
-        <v>6.34</v>
+        <v>5.79</v>
       </c>
       <c r="V21" s="6">
-        <v>5.86</v>
+        <v>6.88</v>
       </c>
       <c r="W21" s="6">
-        <v>6.86</v>
-[...4 lines deleted...]
-      <c r="Y21" s="6"/>
+        <v>7.42</v>
+      </c>
+      <c r="X21" s="6"/>
+      <c r="Y21" s="6">
+        <v>6.51</v>
+      </c>
       <c r="Z21" s="6">
-        <v>6.63</v>
+        <v>7.27</v>
       </c>
       <c r="AA21" s="6">
-        <v>8.55</v>
+        <v>7.96</v>
       </c>
       <c r="AB21" s="6">
-        <v>8.12</v>
+        <v>7.64</v>
       </c>
       <c r="AC21" s="6">
-        <v>7.72</v>
+        <v>7.01</v>
       </c>
       <c r="AD21" s="6">
-        <v>7.12</v>
+        <v>6.16</v>
       </c>
       <c r="AE21" s="6">
-        <v>6.27</v>
+        <v>5.68</v>
       </c>
       <c r="AF21" s="6">
-        <v>5.63</v>
+        <v>6.22</v>
       </c>
       <c r="AG21" s="6">
-        <v>6.29</v>
+        <v>5.88</v>
       </c>
       <c r="AH21" s="6">
-        <v>5.84</v>
-[...2 lines deleted...]
-        <v>8.49</v>
+        <v>8.43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A1:AI1"/>
+    <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
-    <mergeCell ref="C2:K2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AE2:AI2"/>
+    <mergeCell ref="C2:J2"/>
+    <mergeCell ref="K2:U2"/>
+    <mergeCell ref="V2:Z2"/>
+    <mergeCell ref="AA2:AC2"/>
+    <mergeCell ref="AD2:AH2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>