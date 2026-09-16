--- v0 (2025-10-29)
+++ v1 (2026-09-16)
@@ -12,79 +12,76 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
-[...1 lines deleted...]
-    <t>Data from Turfgrass List updated on 10/6/25</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+  <si>
+    <t>Data from Turfgrass List updated on 9/14/26</t>
   </si>
   <si>
     <t>Species</t>
   </si>
   <si>
     <t>Variety</t>
   </si>
   <si>
     <t>Registration</t>
   </si>
   <si>
     <t>Utilization</t>
   </si>
   <si>
     <t>Tolerance to diseases</t>
   </si>
   <si>
     <t>Weed control</t>
   </si>
   <si>
     <t>Aesthetics</t>
   </si>
   <si>
-    <t>Registration or retest year</t>
-[...1 lines deleted...]
-  <si>
     <t>Registration year</t>
   </si>
   <si>
     <t>Recent, restested or not concerned varieties</t>
   </si>
   <si>
     <t>Retest year</t>
   </si>
   <si>
     <t>Application code</t>
   </si>
   <si>
     <t>Cultivar code</t>
   </si>
   <si>
     <t>Breeder</t>
   </si>
   <si>
     <t>Maintainer</t>
   </si>
   <si>
     <t>Market availability</t>
   </si>
   <si>
     <t>Wear tolerance</t>
@@ -149,69 +146,69 @@
   <si>
     <t>Summer aesthetic aspect</t>
   </si>
   <si>
     <t>Global aesthetic qualities</t>
   </si>
   <si>
     <t>Color of leaves</t>
   </si>
   <si>
     <t>Fineness of leaves</t>
   </si>
   <si>
     <t>Sheep's fescues</t>
   </si>
   <si>
     <t>Blues</t>
   </si>
   <si>
     <t>variété récente ou retestée</t>
   </si>
   <si>
     <t>Variété récente</t>
   </si>
   <si>
-    <t>RAGT SA (FR)</t>
-[...2 lines deleted...]
-    <t>R 2n (FR)</t>
+    <t>RAGT SA</t>
+  </si>
+  <si>
+    <t>RAGT 2n</t>
   </si>
   <si>
     <t>yes</t>
   </si>
   <si>
     <t>Quatro</t>
   </si>
   <si>
-    <t>Autre</t>
-[...5 lines deleted...]
-    <t>DLF B.V. (NL)</t>
+    <t>variété non retestée</t>
+  </si>
+  <si>
+    <t>Cebeco Zaden BV</t>
+  </si>
+  <si>
+    <t>DLF B.V.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="555555"/>
       <name val="Calibri"/>
@@ -567,189 +564,186 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AI5"/>
+  <dimension ref="A1:AH5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane xSplit="2" ySplit="3" topLeftCell="C4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="30" customWidth="true" style="0"/>
-[...10 lines deleted...]
-    <col min="14" max="14" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.424561" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="17.567139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="29.421387" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
-    <col min="17" max="17" width="30" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="19" max="19" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
-    <col min="22" max="22" width="30" customWidth="true" style="0"/>
-    <col min="23" max="23" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
-    <col min="26" max="26" width="30" customWidth="true" style="0"/>
-    <col min="27" max="27" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="16.424561" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="13.996582" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="28.135986" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="28.135986" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="35" max="35" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="30" customWidth="true" style="0"/>
+    <col min="33" max="33" width="18.709717" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="22.280273" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:35">
+    <row r="1" spans="1:34">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AE1" s="2"/>
       <c r="AF1" s="2"/>
       <c r="AG1" s="2"/>
       <c r="AH1" s="2"/>
-      <c r="AI1" s="2"/>
     </row>
-    <row r="2" spans="1:35" customHeight="1" ht="22">
+    <row r="2" spans="1:34" customHeight="1" ht="22">
       <c r="A2" s="4" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
-      <c r="K2" s="2"/>
-      <c r="L2" s="4" t="s">
+      <c r="K2" s="4" t="s">
         <v>4</v>
       </c>
+      <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
-      <c r="V2" s="2"/>
-      <c r="W2" s="4" t="s">
+      <c r="V2" s="4" t="s">
         <v>5</v>
       </c>
+      <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
-      <c r="AA2" s="2"/>
-      <c r="AB2" s="4" t="s">
+      <c r="AA2" s="4" t="s">
         <v>6</v>
       </c>
+      <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
-      <c r="AD2" s="2"/>
-      <c r="AE2" s="4" t="s">
+      <c r="AD2" s="4" t="s">
         <v>7</v>
       </c>
+      <c r="AE2" s="2"/>
       <c r="AF2" s="2"/>
       <c r="AG2" s="2"/>
       <c r="AH2" s="2"/>
-      <c r="AI2" s="2"/>
     </row>
-    <row r="3" spans="1:35">
+    <row r="3" spans="1:34">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>12</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>13</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>14</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>15</v>
@@ -804,259 +798,250 @@
       </c>
       <c r="AA3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="AB3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="AC3" s="4" t="s">
         <v>34</v>
       </c>
       <c r="AD3" s="4" t="s">
         <v>35</v>
       </c>
       <c r="AE3" s="4" t="s">
         <v>36</v>
       </c>
       <c r="AF3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="AG3" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AH3" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="AI3" s="4" t="s">
+    </row>
+    <row r="4" spans="1:34">
+      <c r="A4" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B4" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C4" s="3">
         <v>2003</v>
       </c>
-      <c r="D4" s="3">
-        <v>2003</v>
+      <c r="D4" t="s">
+        <v>42</v>
       </c>
       <c r="E4" t="s">
         <v>43</v>
       </c>
-      <c r="F4" t="s">
+      <c r="F4">
+        <v>1004148</v>
+      </c>
+      <c r="G4">
+        <v>2904</v>
+      </c>
+      <c r="H4" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>2904</v>
       </c>
       <c r="I4" t="s">
         <v>45</v>
       </c>
       <c r="J4" t="s">
         <v>46</v>
       </c>
-      <c r="K4" t="s">
+      <c r="K4" s="3">
+        <v>4.22</v>
+      </c>
+      <c r="L4" s="3">
+        <v>5.17</v>
+      </c>
+      <c r="M4" s="3">
+        <v>4.63</v>
+      </c>
+      <c r="N4" s="3">
+        <v>5.5</v>
+      </c>
+      <c r="O4" s="3">
+        <v>5.28</v>
+      </c>
+      <c r="P4" s="3">
+        <v>5.26</v>
+      </c>
+      <c r="Q4" s="3">
+        <v>5.67</v>
+      </c>
+      <c r="R4" s="3">
+        <v>5.11</v>
+      </c>
+      <c r="S4" s="3">
+        <v>6.03</v>
+      </c>
+      <c r="T4" s="3">
+        <v>5.76</v>
+      </c>
+      <c r="U4" s="3">
+        <v>5.79</v>
+      </c>
+      <c r="V4" s="3">
+        <v>8.27</v>
+      </c>
+      <c r="W4" s="3">
+        <v>7.81</v>
+      </c>
+      <c r="X4" s="3">
+        <v>7.85</v>
+      </c>
+      <c r="Y4" s="3">
+        <v>6.43</v>
+      </c>
+      <c r="Z4" s="3">
+        <v>8.49</v>
+      </c>
+      <c r="AA4" s="3">
+        <v>6.97</v>
+      </c>
+      <c r="AB4" s="3">
+        <v>6.34</v>
+      </c>
+      <c r="AC4" s="3">
+        <v>7.15</v>
+      </c>
+      <c r="AD4" s="3">
+        <v>5.78</v>
+      </c>
+      <c r="AE4" s="3">
+        <v>5.21</v>
+      </c>
+      <c r="AF4" s="3">
+        <v>5.59</v>
+      </c>
+      <c r="AG4" s="3">
+        <v>6.01</v>
+      </c>
+      <c r="AH4" s="3">
+        <v>7.68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:34">
+      <c r="A5" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="B5" s="5" t="s">
         <v>47</v>
-      </c>
-[...78 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C5" s="6">
         <v>1995</v>
       </c>
-      <c r="D5" s="6">
-[...2 lines deleted...]
-      <c r="E5" s="5" t="s">
+      <c r="D5" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5">
+        <v>65570</v>
+      </c>
+      <c r="G5" s="5">
+        <v>153693</v>
+      </c>
+      <c r="H5" s="5" t="s">
         <v>49</v>
-      </c>
-[...5 lines deleted...]
-        <v>153693</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>50</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>46</v>
+      </c>
+      <c r="K5" s="6">
+        <v>4.99</v>
       </c>
       <c r="L5" s="6">
-        <v>4.99</v>
-[...1 lines deleted...]
-      <c r="M5" s="6">
         <v>6.03</v>
       </c>
+      <c r="M5" s="6"/>
       <c r="N5" s="6"/>
       <c r="O5" s="6"/>
       <c r="P5" s="6"/>
-      <c r="Q5" s="6"/>
-      <c r="R5" s="6">
+      <c r="Q5" s="6">
         <v>6.55</v>
       </c>
+      <c r="R5" s="6"/>
       <c r="S5" s="6"/>
       <c r="T5" s="6"/>
       <c r="U5" s="6"/>
-      <c r="V5" s="6"/>
+      <c r="V5" s="6">
+        <v>8.22</v>
+      </c>
       <c r="W5" s="6">
-        <v>8.22</v>
-[...1 lines deleted...]
-      <c r="X5" s="6">
         <v>8.37</v>
       </c>
-      <c r="Y5" s="6"/>
+      <c r="X5" s="6"/>
+      <c r="Y5" s="6">
+        <v>7.14</v>
+      </c>
       <c r="Z5" s="6">
-        <v>7.14</v>
+        <v>8.53</v>
       </c>
       <c r="AA5" s="6">
-        <v>8.53</v>
+        <v>7.84</v>
       </c>
       <c r="AB5" s="6">
-        <v>7.84</v>
+        <v>7.05</v>
       </c>
       <c r="AC5" s="6">
-        <v>7.05</v>
+        <v>8.07</v>
       </c>
       <c r="AD5" s="6">
-        <v>8.07</v>
+        <v>7.21</v>
       </c>
       <c r="AE5" s="6">
-        <v>7.21</v>
+        <v>6.03</v>
       </c>
       <c r="AF5" s="6">
-        <v>6.03</v>
+        <v>6.42</v>
       </c>
       <c r="AG5" s="6">
-        <v>6.42</v>
+        <v>7.29</v>
       </c>
       <c r="AH5" s="6">
-        <v>7.29</v>
-[...1 lines deleted...]
-      <c r="AI5" s="6">
         <v>8.53</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A1:AI1"/>
+    <mergeCell ref="A1:AH1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
-    <mergeCell ref="C2:K2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AE2:AI2"/>
+    <mergeCell ref="C2:J2"/>
+    <mergeCell ref="K2:U2"/>
+    <mergeCell ref="V2:Z2"/>
+    <mergeCell ref="AA2:AC2"/>
+    <mergeCell ref="AD2:AH2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>